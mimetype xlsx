--- v0 (2025-12-05)
+++ v1 (2026-06-19)
@@ -5,135 +5,151 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20415"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\PC-Bの共有フォルダ\センター業務資料\1-4もりや公益活動促進協会\06_申請・実績報告・登録書類、規約\08_実績報告書・決算書\助成金使用実績書【0320提出各コース共通】\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\JIMUPC02共有フォルダ\センター業務資料\1-2もりや公益活動促進協会\06_申請・実績報告・登録書類、規約\08_実績報告書・決算書\助成金使用実績書【0320提出各コース共通】\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{176E7AE2-A214-41D9-85DF-D93845A3B44D}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A479DCAD-7841-429B-A802-4FE28754E967}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="記載例" sheetId="7" r:id="rId1"/>
     <sheet name="使用実績書書式" sheetId="8" r:id="rId2"/>
     <sheet name="領収書シート" sheetId="9" r:id="rId3"/>
     <sheet name="選択肢" sheetId="15" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="K17" i="7" l="1"/>
   <c r="J4" i="7"/>
   <c r="J5" i="7" s="1"/>
   <c r="J8" i="7"/>
   <c r="L8" i="7" s="1"/>
   <c r="J7" i="7"/>
   <c r="L7" i="7" s="1"/>
   <c r="J6" i="7"/>
   <c r="L6" i="7" l="1"/>
   <c r="B16" i="9" l="1"/>
   <c r="K17" i="8" l="1"/>
   <c r="J16" i="8"/>
   <c r="L16" i="8" s="1"/>
   <c r="J15" i="8"/>
   <c r="L15" i="8" s="1"/>
   <c r="J14" i="8"/>
   <c r="L14" i="8" s="1"/>
   <c r="J13" i="8"/>
   <c r="L13" i="8" s="1"/>
   <c r="J12" i="8"/>
   <c r="L12" i="8" s="1"/>
   <c r="J11" i="8"/>
   <c r="L11" i="8" s="1"/>
-  <c r="L10" i="8"/>
   <c r="J10" i="8"/>
+  <c r="L10" i="8" s="1"/>
   <c r="J9" i="8"/>
   <c r="L9" i="8" s="1"/>
   <c r="J8" i="8"/>
   <c r="L8" i="8" s="1"/>
   <c r="J7" i="8"/>
   <c r="L7" i="8" s="1"/>
   <c r="J6" i="8"/>
   <c r="L6" i="8" s="1"/>
   <c r="J4" i="8"/>
   <c r="J5" i="8" s="1"/>
   <c r="J13" i="7"/>
   <c r="L13" i="7" s="1"/>
   <c r="J12" i="7"/>
   <c r="L12" i="7" s="1"/>
   <c r="J11" i="7"/>
   <c r="L11" i="7" s="1"/>
   <c r="J10" i="7"/>
   <c r="L10" i="7" s="1"/>
   <c r="J9" i="7"/>
   <c r="L9" i="7" l="1"/>
   <c r="J19" i="8"/>
   <c r="L17" i="8"/>
   <c r="J17" i="8"/>
   <c r="J14" i="7"/>
   <c r="L14" i="7" s="1"/>
   <c r="J16" i="7"/>
   <c r="L16" i="7" s="1"/>
   <c r="J15" i="7"/>
   <c r="L15" i="7" s="1"/>
   <c r="L17" i="7" l="1"/>
   <c r="J17" i="7"/>
   <c r="J19" i="7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="58">
   <si>
     <t>収益</t>
     <rPh sb="0" eb="2">
       <t>シュウエキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>経常収益計</t>
     <rPh sb="0" eb="4">
       <t>ケイジョウシュウエキ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>金額</t>
     <rPh sb="0" eb="2">
       <t>キンガク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
@@ -518,50 +534,54 @@
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">※【会議費】 </t>
     <rPh sb="4" eb="5">
       <t>ヒ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">会議をする目的で貸し会議室を使用した場合の使用料は、『会議費』となります。 </t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>また会議でのお茶代も『会議費』です。</t>
     <rPh sb="7" eb="8">
       <t>チャ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ダイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>教育研修目的で貸し会議室などを使用した場合の使用料は、『研修費』となります。</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>○○○○○</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="5" formatCode="&quot;¥&quot;#,##0;&quot;¥&quot;\-#,##0"/>
     <numFmt numFmtId="6" formatCode="&quot;¥&quot;#,##0;[Red]&quot;¥&quot;\-#,##0"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -1248,207 +1268,207 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="5" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="5" fillId="6" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="5" fillId="6" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="11" fillId="4" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="5" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="5" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="4" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="4" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="4" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="4" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...37 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="12">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="メイリオ"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="30" formatCode="@"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right/>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border>
         <top style="thin">
           <color indexed="64"/>
         </top>
       </border>
     </dxf>
     <dxf>
-      <border>
-[...5 lines deleted...]
-    <dxf>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="メイリオ"/>
         <scheme val="none"/>
       </font>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="double">
+          <color indexed="64"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color theme="1"/>
         <name val="メイリオ"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFB9E3AF"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
@@ -1793,51 +1813,51 @@
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1600"/>
             <a:t>領収書貼り付け位置</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{FA8F5A38-E4B3-4FD8-AA17-0CF1EB7C648B}" name="テーブル1" displayName="テーブル1" ref="A1:A5" totalsRowShown="0" headerRowDxfId="11" dataDxfId="9" headerRowBorderDxfId="10" tableBorderDxfId="8" totalsRowBorderDxfId="7">
   <autoFilter ref="A1:A5" xr:uid="{0ECF63AC-BCF4-4B46-A8DC-E8858F5B2115}"/>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{48E26CBB-B619-4613-9971-54BF2E624328}" name="収益" dataDxfId="6"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium7" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{E4AF5C49-74BF-4AF4-AC57-68E135185DCC}" name="テーブル2" displayName="テーブル2" ref="B1:B13" totalsRowShown="0" headerRowDxfId="5" dataDxfId="4" headerRowBorderDxfId="2" tableBorderDxfId="3" totalsRowBorderDxfId="1">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{E4AF5C49-74BF-4AF4-AC57-68E135185DCC}" name="テーブル2" displayName="テーブル2" ref="B1:B13" totalsRowShown="0" headerRowDxfId="5" dataDxfId="3" headerRowBorderDxfId="4" tableBorderDxfId="2" totalsRowBorderDxfId="1">
   <autoFilter ref="B1:B13" xr:uid="{11CC0377-3FCF-4B79-A00C-F2B76D51F771}"/>
   <tableColumns count="1">
     <tableColumn id="1" xr3:uid="{BE8AD072-4E17-4865-827D-DDA0A2260C9B}" name="費用" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium7" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -2086,1220 +2106,1222 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
   <dimension ref="A1:L20"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B9" sqref="B9:C9"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1:L1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="8.375" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="3.75" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="20" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.375" style="4" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.25" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="3.75" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="4.375" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.625" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="13.75" style="4" customWidth="1"/>
     <col min="13" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="25.9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="52" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="59"/>
-[...9 lines deleted...]
-      <c r="L1" s="59"/>
+      <c r="B1" s="70" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="70"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
     </row>
     <row r="2" spans="1:12" ht="25.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:12" ht="29.25" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A3" s="53" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="60" t="s">
+      <c r="B3" s="76" t="s">
         <v>15</v>
       </c>
-      <c r="C3" s="60"/>
+      <c r="C3" s="76"/>
       <c r="D3" s="54" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="55" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="61" t="s">
+      <c r="G3" s="77" t="s">
         <v>18</v>
       </c>
-      <c r="H3" s="62"/>
+      <c r="H3" s="78"/>
       <c r="I3" s="56" t="s">
         <v>6</v>
       </c>
       <c r="J3" s="55" t="s">
         <v>2</v>
       </c>
       <c r="K3" s="57" t="s">
         <v>17</v>
       </c>
       <c r="L3" s="58" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:12" ht="25.9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="63" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="65" t="s">
+      <c r="A4" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="79" t="s">
         <v>19</v>
       </c>
-      <c r="C4" s="65"/>
+      <c r="C4" s="79"/>
       <c r="D4" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E4" s="7">
         <v>30000</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="9">
         <v>1</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="J4" s="11">
         <f>E4*G4</f>
         <v>30000</v>
       </c>
-      <c r="K4" s="66"/>
-      <c r="L4" s="67"/>
+      <c r="K4" s="80"/>
+      <c r="L4" s="81"/>
     </row>
     <row r="5" spans="1:12" s="19" customFormat="1" ht="25.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="64"/>
-      <c r="B5" s="70" t="s">
+      <c r="A5" s="74"/>
+      <c r="B5" s="75" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="70"/>
-[...5 lines deleted...]
-      <c r="I5" s="73"/>
+      <c r="C5" s="75"/>
+      <c r="D5" s="67"/>
+      <c r="E5" s="68"/>
+      <c r="F5" s="68"/>
+      <c r="G5" s="68"/>
+      <c r="H5" s="68"/>
+      <c r="I5" s="69"/>
       <c r="J5" s="18">
         <f>J4</f>
         <v>30000</v>
       </c>
-      <c r="K5" s="68"/>
-      <c r="L5" s="69"/>
+      <c r="K5" s="82"/>
+      <c r="L5" s="83"/>
     </row>
     <row r="6" spans="1:12" ht="25.9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="63" t="s">
+      <c r="A6" s="71" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="59" t="s">
+      <c r="B6" s="70" t="s">
         <v>14</v>
       </c>
-      <c r="C6" s="59"/>
+      <c r="C6" s="70"/>
       <c r="D6" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="7">
         <v>11700</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="9">
         <v>1</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="J6" s="11">
         <f>E6*G6</f>
         <v>11700</v>
       </c>
       <c r="K6" s="20">
         <v>7722</v>
       </c>
       <c r="L6" s="21">
         <f>J6-K6</f>
         <v>3978</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="25.9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="74"/>
-      <c r="B7" s="59" t="s">
+      <c r="A7" s="72"/>
+      <c r="B7" s="70" t="s">
         <v>13</v>
       </c>
-      <c r="C7" s="59"/>
+      <c r="C7" s="70"/>
       <c r="D7" s="22" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="23">
         <v>1840</v>
       </c>
       <c r="F7" s="14" t="s">
         <v>7</v>
       </c>
       <c r="G7" s="15">
         <v>1</v>
       </c>
       <c r="H7" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="14" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="17">
         <f>E7*G7</f>
         <v>1840</v>
       </c>
       <c r="K7" s="24">
         <v>1840</v>
       </c>
       <c r="L7" s="25">
         <f>J7-K7</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="25.9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="74"/>
-      <c r="B8" s="59" t="s">
+      <c r="A8" s="72"/>
+      <c r="B8" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="C8" s="59"/>
+      <c r="C8" s="70"/>
       <c r="D8" s="12" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="13">
         <v>10438</v>
       </c>
       <c r="F8" s="30" t="s">
         <v>7</v>
       </c>
       <c r="G8" s="15">
         <v>1</v>
       </c>
       <c r="H8" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I8" s="30" t="s">
         <v>6</v>
       </c>
       <c r="J8" s="17">
         <f>E8*G8</f>
         <v>10438</v>
       </c>
       <c r="K8" s="26">
         <v>10438</v>
       </c>
       <c r="L8" s="25">
         <f>J8-K8</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="25.9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="74"/>
-      <c r="B9" s="59" t="s">
+      <c r="A9" s="72"/>
+      <c r="B9" s="70" t="s">
         <v>41</v>
       </c>
-      <c r="C9" s="59"/>
+      <c r="C9" s="70"/>
       <c r="D9" s="22" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="23">
         <v>10000</v>
       </c>
       <c r="F9" s="30" t="s">
         <v>7</v>
       </c>
       <c r="G9" s="15">
         <v>1</v>
       </c>
       <c r="H9" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I9" s="30" t="s">
         <v>6</v>
       </c>
       <c r="J9" s="17">
         <f t="shared" ref="J9:J15" si="0">E9*G9</f>
         <v>10000</v>
       </c>
       <c r="K9" s="24">
         <v>10000</v>
       </c>
       <c r="L9" s="25">
         <f>J9-K9</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="25.9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="74"/>
-[...1 lines deleted...]
-      <c r="C10" s="59"/>
+      <c r="A10" s="72"/>
+      <c r="B10" s="70"/>
+      <c r="C10" s="70"/>
       <c r="D10" s="22"/>
       <c r="E10" s="23"/>
       <c r="F10" s="30" t="s">
         <v>7</v>
       </c>
       <c r="G10" s="15"/>
       <c r="H10" s="16"/>
       <c r="I10" s="30" t="s">
         <v>6</v>
       </c>
       <c r="J10" s="17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K10" s="24">
         <v>0</v>
       </c>
       <c r="L10" s="25">
         <f t="shared" ref="L10:L14" si="1">J10-K10</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="25.9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="74"/>
-[...1 lines deleted...]
-      <c r="C11" s="59"/>
+      <c r="A11" s="72"/>
+      <c r="B11" s="70"/>
+      <c r="C11" s="70"/>
       <c r="D11" s="22"/>
       <c r="E11" s="23"/>
       <c r="F11" s="30" t="s">
         <v>7</v>
       </c>
       <c r="G11" s="15"/>
       <c r="H11" s="16"/>
       <c r="I11" s="30" t="s">
         <v>6</v>
       </c>
       <c r="J11" s="17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K11" s="24">
         <v>0</v>
       </c>
       <c r="L11" s="25">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="25.9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="74"/>
-[...1 lines deleted...]
-      <c r="C12" s="59"/>
+      <c r="A12" s="72"/>
+      <c r="B12" s="70"/>
+      <c r="C12" s="70"/>
       <c r="D12" s="22"/>
       <c r="E12" s="23"/>
       <c r="F12" s="30" t="s">
         <v>7</v>
       </c>
       <c r="G12" s="15"/>
       <c r="H12" s="16"/>
       <c r="I12" s="30" t="s">
         <v>6</v>
       </c>
       <c r="J12" s="17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K12" s="24">
         <v>0</v>
       </c>
       <c r="L12" s="25">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="25.9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="74"/>
-[...1 lines deleted...]
-      <c r="C13" s="59"/>
+      <c r="A13" s="72"/>
+      <c r="B13" s="70"/>
+      <c r="C13" s="70"/>
       <c r="D13" s="22"/>
       <c r="E13" s="23"/>
       <c r="F13" s="30" t="s">
         <v>7</v>
       </c>
       <c r="G13" s="15"/>
       <c r="H13" s="16"/>
       <c r="I13" s="30" t="s">
         <v>6</v>
       </c>
       <c r="J13" s="17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K13" s="24">
         <v>0</v>
       </c>
       <c r="L13" s="25">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="25.9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="74"/>
-[...1 lines deleted...]
-      <c r="C14" s="59"/>
+      <c r="A14" s="72"/>
+      <c r="B14" s="70"/>
+      <c r="C14" s="70"/>
       <c r="D14" s="12"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14" t="s">
         <v>7</v>
       </c>
       <c r="G14" s="15"/>
       <c r="H14" s="16"/>
       <c r="I14" s="14" t="s">
         <v>6</v>
       </c>
       <c r="J14" s="17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K14" s="26">
         <v>0</v>
       </c>
       <c r="L14" s="25">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="25.9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="74"/>
-[...1 lines deleted...]
-      <c r="C15" s="59"/>
+      <c r="A15" s="72"/>
+      <c r="B15" s="70"/>
+      <c r="C15" s="70"/>
       <c r="D15" s="12"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14" t="s">
         <v>7</v>
       </c>
       <c r="G15" s="15"/>
       <c r="H15" s="16"/>
       <c r="I15" s="14" t="s">
         <v>6</v>
       </c>
       <c r="J15" s="17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K15" s="26">
         <v>0</v>
       </c>
       <c r="L15" s="25">
         <f t="shared" ref="L15:L16" si="2">J15-K15</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="25.9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="75"/>
-[...1 lines deleted...]
-      <c r="C16" s="59"/>
+      <c r="A16" s="73"/>
+      <c r="B16" s="70"/>
+      <c r="C16" s="70"/>
       <c r="D16" s="12"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14" t="s">
         <v>7</v>
       </c>
       <c r="G16" s="15"/>
       <c r="H16" s="16"/>
       <c r="I16" s="14" t="s">
         <v>6</v>
       </c>
       <c r="J16" s="17">
         <f t="shared" ref="J16" si="3">E16*G16</f>
         <v>0</v>
       </c>
       <c r="K16" s="26">
         <v>0</v>
       </c>
       <c r="L16" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" s="19" customFormat="1" ht="25.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="64"/>
-      <c r="B17" s="70" t="s">
+      <c r="A17" s="74"/>
+      <c r="B17" s="75" t="s">
         <v>9</v>
       </c>
-      <c r="C17" s="70"/>
-[...5 lines deleted...]
-      <c r="I17" s="73"/>
+      <c r="C17" s="75"/>
+      <c r="D17" s="67"/>
+      <c r="E17" s="68"/>
+      <c r="F17" s="68"/>
+      <c r="G17" s="68"/>
+      <c r="H17" s="68"/>
+      <c r="I17" s="69"/>
       <c r="J17" s="18">
         <f>SUM(J6:J16)</f>
         <v>33978</v>
       </c>
       <c r="K17" s="27">
         <f>SUM(K6:K16)</f>
         <v>30000</v>
       </c>
       <c r="L17" s="28">
         <f>SUM(L6:L16)</f>
         <v>3978</v>
       </c>
     </row>
     <row r="18" spans="1:12" s="19" customFormat="1" ht="25.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A18" s="33"/>
       <c r="B18" s="34"/>
       <c r="C18" s="34"/>
       <c r="D18" s="34"/>
       <c r="E18" s="34"/>
       <c r="F18" s="34"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="35"/>
       <c r="K18" s="36"/>
       <c r="L18" s="36"/>
     </row>
     <row r="19" spans="1:12" s="19" customFormat="1" ht="25.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A19" s="31"/>
       <c r="B19" s="37"/>
       <c r="C19" s="37"/>
       <c r="D19" s="32"/>
-      <c r="E19" s="76" t="s">
+      <c r="E19" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="F19" s="77"/>
-[...2 lines deleted...]
-      <c r="I19" s="78"/>
+      <c r="F19" s="61"/>
+      <c r="G19" s="61"/>
+      <c r="H19" s="61"/>
+      <c r="I19" s="62"/>
       <c r="J19" s="38">
         <f>J5-K17</f>
         <v>0</v>
       </c>
-      <c r="K19" s="79"/>
-      <c r="L19" s="80"/>
+      <c r="K19" s="63"/>
+      <c r="L19" s="64"/>
     </row>
     <row r="20" spans="1:12" s="19" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="31"/>
       <c r="B20" s="37"/>
       <c r="C20" s="37"/>
       <c r="D20" s="32"/>
-      <c r="E20" s="81" t="s">
+      <c r="E20" s="65" t="s">
         <v>40</v>
       </c>
-      <c r="F20" s="82"/>
-[...5 lines deleted...]
-      <c r="L20" s="82"/>
+      <c r="F20" s="66"/>
+      <c r="G20" s="66"/>
+      <c r="H20" s="66"/>
+      <c r="I20" s="66"/>
+      <c r="J20" s="66"/>
+      <c r="K20" s="66"/>
+      <c r="L20" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="25">
-    <mergeCell ref="E19:I19"/>
-[...3 lines deleted...]
-    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="B1:L1"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="G3:H3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="K4:L5"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:I5"/>
     <mergeCell ref="A6:A17"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
-    <mergeCell ref="B1:L1"/>
-[...6 lines deleted...]
-    <mergeCell ref="D5:I5"/>
+    <mergeCell ref="E19:I19"/>
+    <mergeCell ref="K19:L19"/>
+    <mergeCell ref="E20:L20"/>
+    <mergeCell ref="D17:I17"/>
+    <mergeCell ref="B16:C16"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="1.3779527559055118" bottom="0.74803149606299213" header="0.70866141732283472" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;L
 　　&amp;18&amp;KFF0000【記載例】&amp;C&amp;"UD デジタル 教科書体 N-R,太字"&amp;18もりや公益活動助&amp;"ＭＳ ゴシック,太字"成金
-使用実績書&amp;R提出期限：&amp;"-,太字"&amp;12 3月20日&amp;"-,標準"&amp;11必着
+使用実績書&amp;R提出期限：&amp;"-,太字"&amp;12 3月15日&amp;"-,標準"&amp;11必着
 ※レシート、領収書を添付してください。
 </oddHeader>
   </headerFooter>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{B9E5DE8C-E876-4A06-AD71-CF15E089DDDF}">
           <x14:formula1>
             <xm:f>選択肢!$B$2:$B$13</xm:f>
           </x14:formula1>
           <xm:sqref>B6:C16</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{32A22B07-183D-43A9-80B2-6A71244D1A70}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
   <dimension ref="A1:L20"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C21" sqref="C21"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B9" sqref="B9:C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="8.375" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="3.75" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="20" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.375" style="4" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.25" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="3.75" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="4.375" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.625" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="13.75" style="4" customWidth="1"/>
     <col min="13" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="25.9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="52" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="59"/>
-[...9 lines deleted...]
-      <c r="L1" s="59"/>
+      <c r="B1" s="70"/>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="70"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
     </row>
     <row r="2" spans="1:12" ht="25.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:12" ht="29.25" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A3" s="53" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="60" t="s">
+      <c r="B3" s="76" t="s">
         <v>15</v>
       </c>
-      <c r="C3" s="60"/>
+      <c r="C3" s="76"/>
       <c r="D3" s="54" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="55" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="61" t="s">
+      <c r="G3" s="77" t="s">
         <v>18</v>
       </c>
-      <c r="H3" s="62"/>
+      <c r="H3" s="78"/>
       <c r="I3" s="56" t="s">
         <v>6</v>
       </c>
       <c r="J3" s="55" t="s">
         <v>2</v>
       </c>
       <c r="K3" s="57" t="s">
         <v>17</v>
       </c>
       <c r="L3" s="58" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:12" ht="25.9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="63" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="65" t="s">
+      <c r="A4" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="79" t="s">
         <v>19</v>
       </c>
-      <c r="C4" s="65"/>
+      <c r="C4" s="79"/>
       <c r="D4" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="29" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="9">
         <v>1</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="29" t="s">
         <v>6</v>
       </c>
       <c r="J4" s="11">
         <f>E4*G4</f>
         <v>0</v>
       </c>
-      <c r="K4" s="66"/>
-      <c r="L4" s="67"/>
+      <c r="K4" s="80"/>
+      <c r="L4" s="81"/>
     </row>
     <row r="5" spans="1:12" s="19" customFormat="1" ht="25.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="64"/>
-      <c r="B5" s="70" t="s">
+      <c r="A5" s="74"/>
+      <c r="B5" s="75" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="70"/>
-[...5 lines deleted...]
-      <c r="I5" s="73"/>
+      <c r="C5" s="75"/>
+      <c r="D5" s="67"/>
+      <c r="E5" s="68"/>
+      <c r="F5" s="68"/>
+      <c r="G5" s="68"/>
+      <c r="H5" s="68"/>
+      <c r="I5" s="69"/>
       <c r="J5" s="18">
         <f>J4</f>
         <v>0</v>
       </c>
-      <c r="K5" s="68"/>
-      <c r="L5" s="69"/>
+      <c r="K5" s="82"/>
+      <c r="L5" s="83"/>
     </row>
     <row r="6" spans="1:12" ht="25.9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="63" t="s">
+      <c r="A6" s="71" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="59"/>
-      <c r="C6" s="59"/>
+      <c r="B6" s="70"/>
+      <c r="C6" s="70"/>
       <c r="D6" s="6"/>
       <c r="E6" s="7"/>
       <c r="F6" s="29" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="9">
         <v>1</v>
       </c>
       <c r="H6" s="10"/>
       <c r="I6" s="29" t="s">
         <v>6</v>
       </c>
       <c r="J6" s="11">
         <f t="shared" ref="J6:J15" si="0">E6*G6</f>
         <v>0</v>
       </c>
       <c r="K6" s="20">
         <v>0</v>
       </c>
       <c r="L6" s="21">
         <f t="shared" ref="L6:L14" si="1">J6-K6</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="25.9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="74"/>
-[...1 lines deleted...]
-      <c r="C7" s="59"/>
+      <c r="A7" s="72"/>
+      <c r="B7" s="70"/>
+      <c r="C7" s="70"/>
       <c r="D7" s="22"/>
       <c r="E7" s="23"/>
       <c r="F7" s="30" t="s">
         <v>7</v>
       </c>
       <c r="G7" s="15">
         <v>1</v>
       </c>
       <c r="H7" s="16"/>
       <c r="I7" s="30" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K7" s="24">
         <v>0</v>
       </c>
       <c r="L7" s="25">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="25.9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="74"/>
-[...1 lines deleted...]
-      <c r="C8" s="59"/>
+      <c r="A8" s="72"/>
+      <c r="B8" s="70"/>
+      <c r="C8" s="70"/>
       <c r="D8" s="12"/>
       <c r="E8" s="13"/>
       <c r="F8" s="30" t="s">
         <v>7</v>
       </c>
       <c r="G8" s="15">
         <v>1</v>
       </c>
       <c r="H8" s="16"/>
       <c r="I8" s="30" t="s">
         <v>6</v>
       </c>
       <c r="J8" s="17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K8" s="26">
         <v>0</v>
       </c>
       <c r="L8" s="25">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="25.9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="74"/>
-[...1 lines deleted...]
-      <c r="C9" s="59"/>
+      <c r="A9" s="72"/>
+      <c r="B9" s="70"/>
+      <c r="C9" s="70"/>
       <c r="D9" s="22"/>
       <c r="E9" s="23"/>
       <c r="F9" s="30" t="s">
         <v>7</v>
       </c>
       <c r="G9" s="15">
         <v>1</v>
       </c>
       <c r="H9" s="16"/>
       <c r="I9" s="30" t="s">
         <v>6</v>
       </c>
       <c r="J9" s="17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K9" s="24">
         <v>0</v>
       </c>
       <c r="L9" s="25">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="25.9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="74"/>
-[...1 lines deleted...]
-      <c r="C10" s="59"/>
+      <c r="A10" s="72"/>
+      <c r="B10" s="70"/>
+      <c r="C10" s="70"/>
       <c r="D10" s="22"/>
       <c r="E10" s="23"/>
       <c r="F10" s="30" t="s">
         <v>7</v>
       </c>
       <c r="G10" s="15"/>
       <c r="H10" s="16"/>
       <c r="I10" s="30" t="s">
         <v>6</v>
       </c>
       <c r="J10" s="17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K10" s="24">
         <v>0</v>
       </c>
       <c r="L10" s="25">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="25.9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="74"/>
-[...1 lines deleted...]
-      <c r="C11" s="59"/>
+      <c r="A11" s="72"/>
+      <c r="B11" s="70"/>
+      <c r="C11" s="70"/>
       <c r="D11" s="22"/>
       <c r="E11" s="23"/>
       <c r="F11" s="30" t="s">
         <v>7</v>
       </c>
       <c r="G11" s="15"/>
       <c r="H11" s="16"/>
       <c r="I11" s="30" t="s">
         <v>6</v>
       </c>
       <c r="J11" s="17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K11" s="24">
         <v>0</v>
       </c>
       <c r="L11" s="25">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="25.9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="74"/>
-[...1 lines deleted...]
-      <c r="C12" s="59"/>
+      <c r="A12" s="72"/>
+      <c r="B12" s="70"/>
+      <c r="C12" s="70"/>
       <c r="D12" s="22"/>
       <c r="E12" s="23"/>
       <c r="F12" s="30" t="s">
         <v>7</v>
       </c>
       <c r="G12" s="15"/>
       <c r="H12" s="16"/>
       <c r="I12" s="30" t="s">
         <v>6</v>
       </c>
       <c r="J12" s="17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K12" s="24">
         <v>0</v>
       </c>
       <c r="L12" s="25">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="25.9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="74"/>
-[...1 lines deleted...]
-      <c r="C13" s="59"/>
+      <c r="A13" s="72"/>
+      <c r="B13" s="70"/>
+      <c r="C13" s="70"/>
       <c r="D13" s="22"/>
       <c r="E13" s="23"/>
       <c r="F13" s="30" t="s">
         <v>7</v>
       </c>
       <c r="G13" s="15"/>
       <c r="H13" s="16"/>
       <c r="I13" s="30" t="s">
         <v>6</v>
       </c>
       <c r="J13" s="17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K13" s="24">
         <v>0</v>
       </c>
       <c r="L13" s="25">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="25.9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="74"/>
-[...1 lines deleted...]
-      <c r="C14" s="59"/>
+      <c r="A14" s="72"/>
+      <c r="B14" s="70"/>
+      <c r="C14" s="70"/>
       <c r="D14" s="12"/>
       <c r="E14" s="13"/>
       <c r="F14" s="30" t="s">
         <v>7</v>
       </c>
       <c r="G14" s="15"/>
       <c r="H14" s="16"/>
       <c r="I14" s="30" t="s">
         <v>6</v>
       </c>
       <c r="J14" s="17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K14" s="26">
         <v>0</v>
       </c>
       <c r="L14" s="25">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="25.9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="74"/>
-[...1 lines deleted...]
-      <c r="C15" s="59"/>
+      <c r="A15" s="72"/>
+      <c r="B15" s="70"/>
+      <c r="C15" s="70"/>
       <c r="D15" s="12"/>
       <c r="E15" s="13"/>
       <c r="F15" s="30" t="s">
         <v>7</v>
       </c>
       <c r="G15" s="15"/>
       <c r="H15" s="16"/>
       <c r="I15" s="30" t="s">
         <v>6</v>
       </c>
       <c r="J15" s="17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K15" s="26">
         <v>0</v>
       </c>
       <c r="L15" s="25">
         <f t="shared" ref="L15:L16" si="2">J15-K15</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="25.9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="75"/>
-[...1 lines deleted...]
-      <c r="C16" s="59"/>
+      <c r="A16" s="73"/>
+      <c r="B16" s="70"/>
+      <c r="C16" s="70"/>
       <c r="D16" s="12"/>
       <c r="E16" s="13"/>
       <c r="F16" s="30" t="s">
         <v>7</v>
       </c>
       <c r="G16" s="15"/>
       <c r="H16" s="16"/>
       <c r="I16" s="30" t="s">
         <v>6</v>
       </c>
       <c r="J16" s="17">
         <f t="shared" ref="J16" si="3">E16*G16</f>
         <v>0</v>
       </c>
       <c r="K16" s="26">
         <v>0</v>
       </c>
       <c r="L16" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" s="19" customFormat="1" ht="25.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="64"/>
-      <c r="B17" s="70" t="s">
+      <c r="A17" s="74"/>
+      <c r="B17" s="75" t="s">
         <v>9</v>
       </c>
-      <c r="C17" s="70"/>
-[...5 lines deleted...]
-      <c r="I17" s="73"/>
+      <c r="C17" s="75"/>
+      <c r="D17" s="67"/>
+      <c r="E17" s="68"/>
+      <c r="F17" s="68"/>
+      <c r="G17" s="68"/>
+      <c r="H17" s="68"/>
+      <c r="I17" s="69"/>
       <c r="J17" s="18">
         <f>SUM(J6:J16)</f>
         <v>0</v>
       </c>
       <c r="K17" s="27">
         <f>SUM(K6:K16)</f>
         <v>0</v>
       </c>
       <c r="L17" s="28">
         <f>SUM(L6:L16)</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:12" s="19" customFormat="1" ht="25.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A18" s="33"/>
       <c r="B18" s="34"/>
       <c r="C18" s="34"/>
       <c r="D18" s="34"/>
       <c r="E18" s="34"/>
       <c r="F18" s="34"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="35"/>
       <c r="K18" s="36"/>
       <c r="L18" s="36"/>
     </row>
     <row r="19" spans="1:12" s="19" customFormat="1" ht="25.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A19" s="31"/>
       <c r="B19" s="37"/>
       <c r="C19" s="37"/>
       <c r="D19" s="32"/>
-      <c r="E19" s="76" t="s">
+      <c r="E19" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="F19" s="77"/>
-[...2 lines deleted...]
-      <c r="I19" s="78"/>
+      <c r="F19" s="61"/>
+      <c r="G19" s="61"/>
+      <c r="H19" s="61"/>
+      <c r="I19" s="62"/>
       <c r="J19" s="38">
         <f>J5-K17</f>
         <v>0</v>
       </c>
-      <c r="K19" s="79"/>
-      <c r="L19" s="80"/>
+      <c r="K19" s="63"/>
+      <c r="L19" s="64"/>
     </row>
     <row r="20" spans="1:12" s="19" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="31"/>
       <c r="B20" s="37"/>
       <c r="C20" s="37"/>
       <c r="D20" s="32"/>
-      <c r="E20" s="81" t="s">
+      <c r="E20" s="65" t="s">
         <v>39</v>
       </c>
-      <c r="F20" s="82"/>
-[...5 lines deleted...]
-      <c r="L20" s="82"/>
+      <c r="F20" s="66"/>
+      <c r="G20" s="66"/>
+      <c r="H20" s="66"/>
+      <c r="I20" s="66"/>
+      <c r="J20" s="66"/>
+      <c r="K20" s="66"/>
+      <c r="L20" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="25">
-    <mergeCell ref="E20:L20"/>
-[...5 lines deleted...]
-    <mergeCell ref="K19:L19"/>
+    <mergeCell ref="B1:L1"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="G3:H3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="K4:L5"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:I5"/>
     <mergeCell ref="A6:A17"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B14:C14"/>
-    <mergeCell ref="B1:L1"/>
-[...6 lines deleted...]
-    <mergeCell ref="D5:I5"/>
+    <mergeCell ref="E20:L20"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="D17:I17"/>
+    <mergeCell ref="E19:I19"/>
+    <mergeCell ref="K19:L19"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B15:C16" xr:uid="{35959457-8298-4BA9-9BB2-E329CDC48453}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="1.3779527559055118" bottom="0.74803149606299213" header="0.70866141732283472" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"UD デジタル 教科書体 N-R,太字"&amp;18もりや公益活動助&amp;"ＭＳ ゴシック,太字"成金
-使用実績書&amp;R提出期限：&amp;"-,太字"&amp;12 3月20日&amp;"-,標準"&amp;11必着
+使用実績書&amp;R提出期限：&amp;"-,太字"&amp;12 3月15日&amp;"-,標準"&amp;11必着
 ※レシート、領収書を添付してください。</oddHeader>
   </headerFooter>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{0E24266D-D9B8-4A51-A8DE-2CEBD68E0C1B}">
           <x14:formula1>
             <xm:f>選択肢!$B$2:$B$13</xm:f>
           </x14:formula1>
           <xm:sqref>B6:C14</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{708160E9-AC75-47D7-9C3F-AE57130A55E7}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
   <dimension ref="A1:I16"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3:C3"/>
+    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B9" sqref="B9:C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="10.875" customWidth="1"/>
     <col min="2" max="2" width="10.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.75" x14ac:dyDescent="0.15">
-      <c r="A1" s="83" t="s">
+      <c r="A1" s="84" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="83"/>
-[...6 lines deleted...]
-      <c r="I1" s="83"/>
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
+      <c r="E1" s="84"/>
+      <c r="F1" s="84"/>
+      <c r="G1" s="84"/>
+      <c r="H1" s="84"/>
+      <c r="I1" s="84"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.15">
       <c r="A3" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="59"/>
-      <c r="C3" s="59"/>
+      <c r="B3" s="70"/>
+      <c r="C3" s="70"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.15">
       <c r="A5" s="39" t="s">
         <v>29</v>
       </c>
       <c r="B5" s="41" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.15">
       <c r="A6" s="39">
         <v>1</v>
       </c>
       <c r="B6" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.15">
       <c r="A7" s="39">
         <v>2</v>
       </c>
       <c r="B7" s="40">
         <v>0</v>
       </c>
     </row>
@@ -3361,76 +3383,76 @@
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.15">
       <c r="A15" s="39">
         <v>10</v>
       </c>
       <c r="B15" s="40">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.15">
       <c r="A16" s="42" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="40">
         <f>SUM(B6:B15)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{F88A245B-A817-46C3-ACDE-B5F365533DCB}">
           <x14:formula1>
             <xm:f>選択肢!$B$2:$B$13</xm:f>
           </x14:formula1>
           <xm:sqref>B3:C3</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F1525298-92C0-4909-A9FA-5815708A20C5}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F29" sqref="F29"/>
+      <selection activeCell="B9" sqref="B9:C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="10.875" customWidth="1"/>
     <col min="2" max="2" width="10.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="20.25" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A1" s="43" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="43" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="19.5" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A2" s="44" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="45" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="18.75" x14ac:dyDescent="0.15">
@@ -3467,51 +3489,51 @@
       <c r="A7" s="51"/>
       <c r="B7" s="47" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="18.75" x14ac:dyDescent="0.15">
       <c r="A8" s="51"/>
       <c r="B8" s="49" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="18.75" x14ac:dyDescent="0.15">
       <c r="A9" s="51"/>
       <c r="B9" s="47" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="18.75" x14ac:dyDescent="0.15">
       <c r="A10" s="51"/>
       <c r="B10" s="49" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="18.75" x14ac:dyDescent="0.15">
       <c r="A11" s="51"/>
-      <c r="B11" s="84" t="s">
+      <c r="B11" s="59" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="18.75" x14ac:dyDescent="0.15">
       <c r="A12" s="51"/>
       <c r="B12" s="49" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="18.75" x14ac:dyDescent="0.15">
       <c r="A13" s="51"/>
       <c r="B13" s="47" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="15" spans="1:8" ht="18.75" x14ac:dyDescent="0.15">
       <c r="A15" s="51" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="51"/>
       <c r="C15" s="51"/>
       <c r="D15" s="51"/>
       <c r="E15" s="51"/>
       <c r="F15" s="51"/>
@@ -3535,51 +3557,51 @@
         <v>55</v>
       </c>
       <c r="B17" s="51"/>
       <c r="C17" s="51"/>
       <c r="D17" s="51"/>
       <c r="E17" s="51"/>
       <c r="F17" s="51"/>
       <c r="G17" s="51"/>
       <c r="H17" s="51"/>
     </row>
     <row r="18" spans="1:8" ht="18.75" x14ac:dyDescent="0.15">
       <c r="A18" s="51" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="51"/>
       <c r="C18" s="51"/>
       <c r="D18" s="51"/>
       <c r="E18" s="51"/>
       <c r="F18" s="51"/>
       <c r="G18" s="51"/>
       <c r="H18" s="51"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="2">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>記載例</vt:lpstr>