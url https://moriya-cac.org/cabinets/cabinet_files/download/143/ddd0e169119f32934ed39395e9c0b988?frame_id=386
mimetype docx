--- v0 (2025-12-05)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
       <w:tr w:rsidR="00893AA6" w:rsidRPr="0034414A" w14:paraId="3420D1A0" w14:textId="77777777" w:rsidTr="00362675">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A9C8ED"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B3F3D56" w14:textId="77777777" w:rsidR="00893AA6" w:rsidRPr="0034414A" w:rsidRDefault="0098322E" w:rsidP="00C05CE7">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
@@ -221,75 +221,91 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040422E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">担当者（連絡先）　　　　　　　　　　</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="236C2020" w14:textId="77777777" w:rsidR="00893E83" w:rsidRPr="0040422E" w:rsidRDefault="00893E83" w:rsidP="00862789">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="061920D5" w14:textId="77777777" w:rsidR="00893E83" w:rsidRDefault="00893E83" w:rsidP="00862789">
+    <w:p w14:paraId="061920D5" w14:textId="0CD71F74" w:rsidR="00893E83" w:rsidRDefault="00893E83" w:rsidP="00862789">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:firstLineChars="100" w:firstLine="240"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040422E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>以下のとおり</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>、新規チャレンジ・ステップアップ助成</w:t>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="001F1E07">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>協働推進</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>助成</w:t>
       </w:r>
       <w:r w:rsidRPr="0040422E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>の実績を報告します。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D0D2E26" w14:textId="77777777" w:rsidR="00893E83" w:rsidRPr="003A281C" w:rsidRDefault="00893E83" w:rsidP="00893E83">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
@@ -1709,52 +1725,50 @@
               <w:t>見込み額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="108" w:type="dxa"/>
               <w:bottom w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="799D8A29" w14:textId="2EB7C6B7" w:rsidR="00617BF1" w:rsidRPr="004160FE" w:rsidRDefault="00617BF1" w:rsidP="00F62FA4">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:firstLineChars="200" w:firstLine="420"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00FB2EEC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　</w:t>
             </w:r>
             <w:r w:rsidR="004160FE" w:rsidRPr="00FB2EEC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB2EEC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00617BF1" w:rsidRPr="000255C8" w14:paraId="6B4D2129" w14:textId="77777777" w:rsidTr="00362675">
@@ -1957,70 +1971,70 @@
         </w:rPr>
         <w:t>※必要に応じて、欄の大きさを拡大、縮小していただいて構いません。最大3ページです。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27C7D924" w14:textId="77777777" w:rsidR="0034414A" w:rsidRPr="00893E83" w:rsidRDefault="0034414A" w:rsidP="00893AA6">
       <w:pPr>
         <w:spacing w:line="270" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0034414A" w:rsidRPr="00893E83" w:rsidSect="0098322E">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1134" w:header="567" w:footer="284" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="429D8F95" w14:textId="77777777" w:rsidR="00181899" w:rsidRDefault="00181899" w:rsidP="00891BA7">
+    <w:p w14:paraId="22A573A2" w14:textId="77777777" w:rsidR="00C307CD" w:rsidRDefault="00C307CD" w:rsidP="00891BA7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="015CD6DB" w14:textId="77777777" w:rsidR="00181899" w:rsidRDefault="00181899" w:rsidP="00891BA7">
+    <w:p w14:paraId="1F831660" w14:textId="77777777" w:rsidR="00C307CD" w:rsidRDefault="00C307CD" w:rsidP="00891BA7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Meiryo UI">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HG丸ｺﾞｼｯｸM-PRO">
     <w:panose1 w:val="020F0600000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -2053,70 +2067,68 @@
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1440522075"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1728636285"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="2E77301C" w14:textId="77777777" w:rsidR="003F56EC" w:rsidRDefault="003F56EC" w:rsidP="003F56EC">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -2184,70 +2196,70 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6623DF1E" w14:textId="77777777" w:rsidR="00181899" w:rsidRDefault="00181899" w:rsidP="00891BA7">
+    <w:p w14:paraId="72DEFB77" w14:textId="77777777" w:rsidR="00C307CD" w:rsidRDefault="00C307CD" w:rsidP="00891BA7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15F0C9B1" w14:textId="77777777" w:rsidR="00181899" w:rsidRDefault="00181899" w:rsidP="00891BA7">
+    <w:p w14:paraId="1B1DAD02" w14:textId="77777777" w:rsidR="00C307CD" w:rsidRDefault="00C307CD" w:rsidP="00891BA7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F025A37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9870A578"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
@@ -2892,301 +2904,309 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1559588507">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="917667366">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="244609919">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="983701122">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1883901929">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="837689983">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1933466066">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005C65F5"/>
     <w:rsid w:val="00000848"/>
+    <w:rsid w:val="00004637"/>
     <w:rsid w:val="00007A60"/>
     <w:rsid w:val="000362DE"/>
     <w:rsid w:val="000543F5"/>
     <w:rsid w:val="000A1AFA"/>
     <w:rsid w:val="000A32E2"/>
+    <w:rsid w:val="000C2DA7"/>
     <w:rsid w:val="000E389A"/>
     <w:rsid w:val="00112599"/>
     <w:rsid w:val="001311A1"/>
     <w:rsid w:val="00137EA6"/>
     <w:rsid w:val="00170EE8"/>
     <w:rsid w:val="00181899"/>
     <w:rsid w:val="00183EE4"/>
     <w:rsid w:val="00191D6B"/>
     <w:rsid w:val="00194DD4"/>
     <w:rsid w:val="001A64BA"/>
     <w:rsid w:val="001C731F"/>
+    <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="002008DB"/>
     <w:rsid w:val="00285F38"/>
     <w:rsid w:val="002A15CF"/>
     <w:rsid w:val="002C120F"/>
     <w:rsid w:val="002D2C2A"/>
     <w:rsid w:val="003360CD"/>
     <w:rsid w:val="0034414A"/>
     <w:rsid w:val="00355B0A"/>
     <w:rsid w:val="00362675"/>
     <w:rsid w:val="00372EC7"/>
     <w:rsid w:val="003D3950"/>
     <w:rsid w:val="003E5923"/>
     <w:rsid w:val="003E72E3"/>
     <w:rsid w:val="003F56EC"/>
     <w:rsid w:val="00406925"/>
     <w:rsid w:val="004160FE"/>
     <w:rsid w:val="00431CE1"/>
     <w:rsid w:val="00431E1D"/>
     <w:rsid w:val="00440D55"/>
     <w:rsid w:val="004765F4"/>
     <w:rsid w:val="004802EE"/>
     <w:rsid w:val="00480463"/>
     <w:rsid w:val="004902D2"/>
     <w:rsid w:val="00492AEE"/>
     <w:rsid w:val="004C3C95"/>
     <w:rsid w:val="004C57DF"/>
     <w:rsid w:val="004D5E10"/>
+    <w:rsid w:val="004F60BE"/>
     <w:rsid w:val="00530850"/>
     <w:rsid w:val="005827D3"/>
     <w:rsid w:val="00597650"/>
     <w:rsid w:val="005B0CE9"/>
     <w:rsid w:val="005B4D8D"/>
     <w:rsid w:val="005C65F5"/>
     <w:rsid w:val="005D6231"/>
     <w:rsid w:val="005E20F7"/>
     <w:rsid w:val="00614C5F"/>
     <w:rsid w:val="00617BF1"/>
     <w:rsid w:val="00622153"/>
     <w:rsid w:val="00662620"/>
     <w:rsid w:val="00663E56"/>
     <w:rsid w:val="00670B83"/>
     <w:rsid w:val="006A321E"/>
     <w:rsid w:val="006D4B28"/>
     <w:rsid w:val="00702C38"/>
     <w:rsid w:val="00713ED3"/>
+    <w:rsid w:val="00736C03"/>
     <w:rsid w:val="00737798"/>
     <w:rsid w:val="0074406D"/>
     <w:rsid w:val="007521AF"/>
     <w:rsid w:val="00771AE7"/>
     <w:rsid w:val="0079259C"/>
     <w:rsid w:val="00792E69"/>
     <w:rsid w:val="007A3291"/>
     <w:rsid w:val="007D0403"/>
     <w:rsid w:val="007D08C9"/>
     <w:rsid w:val="00804497"/>
     <w:rsid w:val="00817FA8"/>
     <w:rsid w:val="008201DF"/>
     <w:rsid w:val="00854026"/>
     <w:rsid w:val="00872A55"/>
     <w:rsid w:val="00872AD4"/>
     <w:rsid w:val="008742B5"/>
     <w:rsid w:val="00891BA7"/>
     <w:rsid w:val="00893AA6"/>
     <w:rsid w:val="00893E83"/>
     <w:rsid w:val="008A4F1C"/>
     <w:rsid w:val="008C26C5"/>
+    <w:rsid w:val="008D53C9"/>
     <w:rsid w:val="008F69AB"/>
     <w:rsid w:val="009472ED"/>
     <w:rsid w:val="0095563E"/>
     <w:rsid w:val="00955DF6"/>
     <w:rsid w:val="00971ACC"/>
     <w:rsid w:val="0098322E"/>
     <w:rsid w:val="009A2870"/>
     <w:rsid w:val="009B13B5"/>
     <w:rsid w:val="009E1FEB"/>
     <w:rsid w:val="009E2D4C"/>
     <w:rsid w:val="009E5D86"/>
     <w:rsid w:val="00A11060"/>
     <w:rsid w:val="00A1197C"/>
     <w:rsid w:val="00A11DE9"/>
     <w:rsid w:val="00A2022D"/>
     <w:rsid w:val="00A61B73"/>
     <w:rsid w:val="00A70BE4"/>
     <w:rsid w:val="00A7431F"/>
     <w:rsid w:val="00A956D0"/>
     <w:rsid w:val="00AB6398"/>
     <w:rsid w:val="00AC42DC"/>
     <w:rsid w:val="00AD3D4B"/>
     <w:rsid w:val="00AE0965"/>
     <w:rsid w:val="00AF1E02"/>
     <w:rsid w:val="00AF7784"/>
     <w:rsid w:val="00B015AB"/>
     <w:rsid w:val="00B34307"/>
     <w:rsid w:val="00B55F40"/>
     <w:rsid w:val="00BC5832"/>
     <w:rsid w:val="00BD130C"/>
     <w:rsid w:val="00BF1D29"/>
+    <w:rsid w:val="00C307CD"/>
     <w:rsid w:val="00C31389"/>
     <w:rsid w:val="00C40A62"/>
     <w:rsid w:val="00C449E7"/>
     <w:rsid w:val="00C63E19"/>
     <w:rsid w:val="00C649E2"/>
     <w:rsid w:val="00C6516A"/>
     <w:rsid w:val="00CE726C"/>
     <w:rsid w:val="00CF0EF0"/>
     <w:rsid w:val="00CF501F"/>
+    <w:rsid w:val="00D20623"/>
     <w:rsid w:val="00D2203A"/>
     <w:rsid w:val="00D2553C"/>
     <w:rsid w:val="00D44B84"/>
     <w:rsid w:val="00D514C4"/>
     <w:rsid w:val="00DC29E0"/>
     <w:rsid w:val="00E015B9"/>
     <w:rsid w:val="00E322A4"/>
     <w:rsid w:val="00E47A62"/>
     <w:rsid w:val="00E94310"/>
     <w:rsid w:val="00EA6D84"/>
     <w:rsid w:val="00F04A89"/>
     <w:rsid w:val="00F231F2"/>
     <w:rsid w:val="00F36D1C"/>
     <w:rsid w:val="00F62FA4"/>
     <w:rsid w:val="00F87F40"/>
     <w:rsid w:val="00FA1A07"/>
     <w:rsid w:val="00FB2EEC"/>
     <w:rsid w:val="00FE71EC"/>
     <w:rsid w:val="00FF02CB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="786AC6D8"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4F7F7BE7-1261-45EE-95CB-BBDA0C1399DC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3518,50 +3538,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -3668,51 +3689,51 @@
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00804497"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="aa">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F04A89"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="2016884823">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -3957,78 +3978,78 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>411</Characters>
+  <Pages>1</Pages>
+  <Words>70</Words>
+  <Characters>402</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>いばらき未来基金第３回テーマ助成「アドボカシー助成」申請書</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Toshiba</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>482</CharactersWithSpaces>
+  <CharactersWithSpaces>471</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>2228283</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.npocommons.org/topics/guideline.html</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>