--- v1 (2026-05-01)
+++ v2 (2026-06-20)
@@ -1804,72 +1804,79 @@
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB2EEC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:b/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>助成金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="108" w:type="dxa"/>
               <w:bottom w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D5970E6" w14:textId="44735C85" w:rsidR="00617BF1" w:rsidRPr="004160FE" w:rsidRDefault="00B55F40" w:rsidP="003D0A5C">
+          <w:p w14:paraId="7D5970E6" w14:textId="51B28346" w:rsidR="00617BF1" w:rsidRPr="004160FE" w:rsidRDefault="00B55F40" w:rsidP="003D0A5C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB2EEC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>＜例＞</w:t>
             </w:r>
-            <w:r w:rsidR="00480463" w:rsidRPr="00FB2EEC">
+            <w:r w:rsidR="00C6264B">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>300,000円</w:t>
+              <w:t>45</w:t>
+            </w:r>
+            <w:r w:rsidR="00480463" w:rsidRPr="00FB2EEC">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>0,000円</w:t>
             </w:r>
             <w:r w:rsidR="00617BF1" w:rsidRPr="00FB2EEC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　</w:t>
             </w:r>
             <w:r w:rsidR="004160FE" w:rsidRPr="00FB2EEC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　</w:t>
             </w:r>
             <w:r w:rsidR="00617BF1" w:rsidRPr="00FB2EEC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1973,58 +1980,58 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="27C7D924" w14:textId="77777777" w:rsidR="0034414A" w:rsidRPr="00893E83" w:rsidRDefault="0034414A" w:rsidP="00893AA6">
       <w:pPr>
         <w:spacing w:line="270" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0034414A" w:rsidRPr="00893E83" w:rsidSect="0098322E">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1134" w:header="567" w:footer="284" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22A573A2" w14:textId="77777777" w:rsidR="00C307CD" w:rsidRDefault="00C307CD" w:rsidP="00891BA7">
+    <w:p w14:paraId="28877C5C" w14:textId="77777777" w:rsidR="007A5664" w:rsidRDefault="007A5664" w:rsidP="00891BA7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F831660" w14:textId="77777777" w:rsidR="00C307CD" w:rsidRDefault="00C307CD" w:rsidP="00891BA7">
+    <w:p w14:paraId="436CBFD3" w14:textId="77777777" w:rsidR="007A5664" w:rsidRDefault="007A5664" w:rsidP="00891BA7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Meiryo UI">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -2198,58 +2205,58 @@
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72DEFB77" w14:textId="77777777" w:rsidR="00C307CD" w:rsidRDefault="00C307CD" w:rsidP="00891BA7">
+    <w:p w14:paraId="140DF6A6" w14:textId="77777777" w:rsidR="007A5664" w:rsidRDefault="007A5664" w:rsidP="00891BA7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B1DAD02" w14:textId="77777777" w:rsidR="00C307CD" w:rsidRDefault="00C307CD" w:rsidP="00891BA7">
+    <w:p w14:paraId="23AA5228" w14:textId="77777777" w:rsidR="007A5664" w:rsidRDefault="007A5664" w:rsidP="00891BA7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F025A37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9870A578"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
@@ -2974,189 +2981,194 @@
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005C65F5"/>
     <w:rsid w:val="00000848"/>
     <w:rsid w:val="00004637"/>
     <w:rsid w:val="00007A60"/>
     <w:rsid w:val="000362DE"/>
     <w:rsid w:val="000543F5"/>
+    <w:rsid w:val="00070984"/>
     <w:rsid w:val="000A1AFA"/>
     <w:rsid w:val="000A32E2"/>
     <w:rsid w:val="000C2DA7"/>
     <w:rsid w:val="000E389A"/>
     <w:rsid w:val="00112599"/>
     <w:rsid w:val="001311A1"/>
     <w:rsid w:val="00137EA6"/>
     <w:rsid w:val="00170EE8"/>
     <w:rsid w:val="00181899"/>
     <w:rsid w:val="00183EE4"/>
     <w:rsid w:val="00191D6B"/>
     <w:rsid w:val="00194DD4"/>
     <w:rsid w:val="001A64BA"/>
     <w:rsid w:val="001C731F"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="002008DB"/>
     <w:rsid w:val="00285F38"/>
     <w:rsid w:val="002A15CF"/>
     <w:rsid w:val="002C120F"/>
     <w:rsid w:val="002D2C2A"/>
+    <w:rsid w:val="002F1BCA"/>
     <w:rsid w:val="003360CD"/>
     <w:rsid w:val="0034414A"/>
     <w:rsid w:val="00355B0A"/>
     <w:rsid w:val="00362675"/>
     <w:rsid w:val="00372EC7"/>
     <w:rsid w:val="003D3950"/>
     <w:rsid w:val="003E5923"/>
     <w:rsid w:val="003E72E3"/>
     <w:rsid w:val="003F56EC"/>
     <w:rsid w:val="00406925"/>
     <w:rsid w:val="004160FE"/>
     <w:rsid w:val="00431CE1"/>
     <w:rsid w:val="00431E1D"/>
     <w:rsid w:val="00440D55"/>
     <w:rsid w:val="004765F4"/>
     <w:rsid w:val="004802EE"/>
     <w:rsid w:val="00480463"/>
     <w:rsid w:val="004902D2"/>
     <w:rsid w:val="00492AEE"/>
     <w:rsid w:val="004C3C95"/>
     <w:rsid w:val="004C57DF"/>
     <w:rsid w:val="004D5E10"/>
     <w:rsid w:val="004F60BE"/>
     <w:rsid w:val="00530850"/>
     <w:rsid w:val="005827D3"/>
     <w:rsid w:val="00597650"/>
     <w:rsid w:val="005B0CE9"/>
     <w:rsid w:val="005B4D8D"/>
     <w:rsid w:val="005C65F5"/>
     <w:rsid w:val="005D6231"/>
     <w:rsid w:val="005E20F7"/>
     <w:rsid w:val="00614C5F"/>
     <w:rsid w:val="00617BF1"/>
     <w:rsid w:val="00622153"/>
     <w:rsid w:val="00662620"/>
     <w:rsid w:val="00663E56"/>
     <w:rsid w:val="00670B83"/>
     <w:rsid w:val="006A321E"/>
     <w:rsid w:val="006D4B28"/>
     <w:rsid w:val="00702C38"/>
     <w:rsid w:val="00713ED3"/>
     <w:rsid w:val="00736C03"/>
     <w:rsid w:val="00737798"/>
     <w:rsid w:val="0074406D"/>
     <w:rsid w:val="007521AF"/>
     <w:rsid w:val="00771AE7"/>
     <w:rsid w:val="0079259C"/>
     <w:rsid w:val="00792E69"/>
     <w:rsid w:val="007A3291"/>
+    <w:rsid w:val="007A5664"/>
     <w:rsid w:val="007D0403"/>
     <w:rsid w:val="007D08C9"/>
     <w:rsid w:val="00804497"/>
     <w:rsid w:val="00817FA8"/>
     <w:rsid w:val="008201DF"/>
     <w:rsid w:val="00854026"/>
     <w:rsid w:val="00872A55"/>
     <w:rsid w:val="00872AD4"/>
     <w:rsid w:val="008742B5"/>
     <w:rsid w:val="00891BA7"/>
     <w:rsid w:val="00893AA6"/>
     <w:rsid w:val="00893E83"/>
     <w:rsid w:val="008A4F1C"/>
     <w:rsid w:val="008C26C5"/>
     <w:rsid w:val="008D53C9"/>
     <w:rsid w:val="008F69AB"/>
     <w:rsid w:val="009472ED"/>
     <w:rsid w:val="0095563E"/>
     <w:rsid w:val="00955DF6"/>
     <w:rsid w:val="00971ACC"/>
     <w:rsid w:val="0098322E"/>
     <w:rsid w:val="009A2870"/>
     <w:rsid w:val="009B13B5"/>
     <w:rsid w:val="009E1FEB"/>
     <w:rsid w:val="009E2D4C"/>
     <w:rsid w:val="009E5D86"/>
     <w:rsid w:val="00A11060"/>
     <w:rsid w:val="00A1197C"/>
     <w:rsid w:val="00A11DE9"/>
     <w:rsid w:val="00A2022D"/>
     <w:rsid w:val="00A61B73"/>
     <w:rsid w:val="00A70BE4"/>
     <w:rsid w:val="00A7431F"/>
     <w:rsid w:val="00A956D0"/>
     <w:rsid w:val="00AB6398"/>
     <w:rsid w:val="00AC42DC"/>
     <w:rsid w:val="00AD3D4B"/>
     <w:rsid w:val="00AE0965"/>
     <w:rsid w:val="00AF1E02"/>
     <w:rsid w:val="00AF7784"/>
     <w:rsid w:val="00B015AB"/>
     <w:rsid w:val="00B34307"/>
     <w:rsid w:val="00B55F40"/>
     <w:rsid w:val="00BC5832"/>
     <w:rsid w:val="00BD130C"/>
     <w:rsid w:val="00BF1D29"/>
     <w:rsid w:val="00C307CD"/>
     <w:rsid w:val="00C31389"/>
     <w:rsid w:val="00C40A62"/>
     <w:rsid w:val="00C449E7"/>
+    <w:rsid w:val="00C6264B"/>
     <w:rsid w:val="00C63E19"/>
     <w:rsid w:val="00C649E2"/>
     <w:rsid w:val="00C6516A"/>
     <w:rsid w:val="00CE726C"/>
     <w:rsid w:val="00CF0EF0"/>
     <w:rsid w:val="00CF501F"/>
     <w:rsid w:val="00D20623"/>
     <w:rsid w:val="00D2203A"/>
     <w:rsid w:val="00D2553C"/>
     <w:rsid w:val="00D44B84"/>
     <w:rsid w:val="00D514C4"/>
     <w:rsid w:val="00DC29E0"/>
     <w:rsid w:val="00E015B9"/>
     <w:rsid w:val="00E322A4"/>
     <w:rsid w:val="00E47A62"/>
     <w:rsid w:val="00E94310"/>
     <w:rsid w:val="00EA6D84"/>
     <w:rsid w:val="00F04A89"/>
     <w:rsid w:val="00F231F2"/>
     <w:rsid w:val="00F36D1C"/>
+    <w:rsid w:val="00F37B15"/>
     <w:rsid w:val="00F62FA4"/>
     <w:rsid w:val="00F87F40"/>
     <w:rsid w:val="00FA1A07"/>
     <w:rsid w:val="00FB2EEC"/>
     <w:rsid w:val="00FE71EC"/>
     <w:rsid w:val="00FF02CB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>